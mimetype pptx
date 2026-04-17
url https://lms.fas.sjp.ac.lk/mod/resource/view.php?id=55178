--- v0 (2025-12-29)
+++ v1 (2026-04-17)
@@ -188,50 +188,67 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
@@ -385,63 +402,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="79" d="100"/>
-          <a:sy n="79" d="100"/>
+          <a:sx n="48" d="100"/>
+          <a:sy n="48" d="100"/>
         </p:scale>
-        <p:origin x="850" y="72"/>
+        <p:origin x="1046" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
@@ -505,51 +522,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E1EDAB3B-F103-460B-B603-B5C41686504B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1091,51 +1108,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{986107E5-82C0-31EE-2081-E390DD6CF6CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D58E48A1-371A-8F55-DFA0-9A12946AA7BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1289,51 +1306,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D125F3E6-3ACE-66AE-0ABA-18F6FCE8CD20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2244BBDA-7BCE-5612-CC3D-6896306DAEED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1497,51 +1514,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16304BD0-89D8-9054-D24A-79C9F9F289C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BDEA88-0B01-8CF1-BF13-746A45499DF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3295,51 +3312,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B19E08E-3576-3A00-E981-57AAD5DB93E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FE27D15-F9CE-1C2C-8D79-B55E5931E1AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3786,51 +3803,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BD611CD-3301-D326-2884-17CF68F298B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D7B36C8-D3AF-C501-0041-E5DDD790239C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4051,51 +4068,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0204F2DA-D314-6CE6-36EC-F4FD5C71F866}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C6AC42B-EE90-1308-72F1-543B63D8D666}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4463,51 +4480,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EA723A3-792B-4BA6-3BC0-F1C4EDC102D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F42B40A6-9180-DDE8-9C7F-F1C0EB623B07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4604,51 +4621,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DEEE339-D39B-73C6-9A87-209402F74A90}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED52273D-292F-B70C-E65C-7538531B55DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4717,51 +4734,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA2E4765-10F0-2DD3-E2BB-1DB24594E87B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B10F44B-6ED9-6C79-11F9-F5F1D05C0339}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5028,51 +5045,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8B2B4D2-C042-BF48-E9A4-F7EF38A365FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06DE8DEA-2A74-FAD6-C7A6-CCE934B14432}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5316,51 +5333,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19D33285-12A3-A364-F4E5-5168015AAA04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C31D886-FEB7-F4C9-C912-2668DD3D6595}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5565,51 +5582,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{64BEB6B9-AD20-4907-AD39-8243DD72CBCB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>2/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8759FFE1-B9CC-5B78-D9AA-0E6E1AA006B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -6882,137 +6899,137 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3807702" y="1733454"/>
             <a:ext cx="4572000" cy="18288"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 4572000"/>
-[...32 lines deleted...]
-              <a:gd name="connsiteY16" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX0" fmla="*/ 0 w 4572000"/>
+              <a:gd name="csY0" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX1" fmla="*/ 515983 w 4572000"/>
+              <a:gd name="csY1" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX2" fmla="*/ 1031966 w 4572000"/>
+              <a:gd name="csY2" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX3" fmla="*/ 1639389 w 4572000"/>
+              <a:gd name="csY3" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX4" fmla="*/ 2383971 w 4572000"/>
+              <a:gd name="csY4" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX5" fmla="*/ 2945674 w 4572000"/>
+              <a:gd name="csY5" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX6" fmla="*/ 3507377 w 4572000"/>
+              <a:gd name="csY6" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX7" fmla="*/ 4572000 w 4572000"/>
+              <a:gd name="csY7" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX8" fmla="*/ 4572000 w 4572000"/>
+              <a:gd name="csY8" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX9" fmla="*/ 3873137 w 4572000"/>
+              <a:gd name="csY9" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX10" fmla="*/ 3311434 w 4572000"/>
+              <a:gd name="csY10" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX11" fmla="*/ 2749731 w 4572000"/>
+              <a:gd name="csY11" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX12" fmla="*/ 2050869 w 4572000"/>
+              <a:gd name="csY12" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX13" fmla="*/ 1306286 w 4572000"/>
+              <a:gd name="csY13" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX14" fmla="*/ 790303 w 4572000"/>
+              <a:gd name="csY14" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX15" fmla="*/ 0 w 4572000"/>
+              <a:gd name="csY15" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX16" fmla="*/ 0 w 4572000"/>
+              <a:gd name="csY16" fmla="*/ 0 h 18288"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
+                <a:pos x="csX0" y="csY0"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX1" y="connsiteY1"/>
+                <a:pos x="csX1" y="csY1"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX2" y="connsiteY2"/>
+                <a:pos x="csX2" y="csY2"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX3" y="connsiteY3"/>
+                <a:pos x="csX3" y="csY3"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX4" y="connsiteY4"/>
+                <a:pos x="csX4" y="csY4"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX5" y="connsiteY5"/>
+                <a:pos x="csX5" y="csY5"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX6" y="connsiteY6"/>
+                <a:pos x="csX6" y="csY6"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX7" y="connsiteY7"/>
+                <a:pos x="csX7" y="csY7"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX8" y="connsiteY8"/>
+                <a:pos x="csX8" y="csY8"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX9" y="connsiteY9"/>
+                <a:pos x="csX9" y="csY9"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX10" y="connsiteY10"/>
+                <a:pos x="csX10" y="csY10"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX11" y="connsiteY11"/>
+                <a:pos x="csX11" y="csY11"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX12" y="connsiteY12"/>
+                <a:pos x="csX12" y="csY12"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX13" y="connsiteY13"/>
+                <a:pos x="csX13" y="csY13"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX14" y="connsiteY14"/>
+                <a:pos x="csX14" y="csY14"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX15" y="connsiteY15"/>
+                <a:pos x="csX15" y="csY15"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX16" y="connsiteY16"/>
+                <a:pos x="csX16" y="csY16"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="4572000" h="18288" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="105156" y="-20963"/>
                   <a:pt x="340432" y="822"/>
                   <a:pt x="515983" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="691534" y="-822"/>
                   <a:pt x="850679" y="16479"/>
                   <a:pt x="1031966" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1213253" y="-16479"/>
                   <a:pt x="1443646" y="-18730"/>
                   <a:pt x="1639389" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1835132" y="18730"/>
@@ -8482,52 +8499,57 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" baseline="-25000" dirty="0"/>
               <a:t>l </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>= 0 or ± 1</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="el-GR" sz="3200" dirty="0"/>
               <a:t>Δ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0" err="1"/>
               <a:t>m</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" baseline="-25000" dirty="0" err="1"/>
               <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
-              <a:t> = 0 or ± 1</a:t>
-            </a:r>
+              <a:t> = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200"/>
+              <a:t>0 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3051598550"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12430,51 +12452,51 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1054</Words>
+  <Words>1051</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>124</Paragraphs>
   <Slides>23</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>